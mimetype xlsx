--- v2 (2026-03-03)
+++ v3 (2026-04-25)
@@ -14,143 +14,203 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="待辦清單" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>待辦清單</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>事件項目</t>
   </si>
   <si>
-    <t>2025-08-28</t>
-[...4 lines deleted...]
-  <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>開學日/新生迎新活動 校內美展開始收件</t>
   </si>
   <si>
-    <t>2025-09-04</t>
-[...2 lines deleted...]
-    <t>社團分組上課</t>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>低收/中低收學生身份確認班級友善校園宣導</t>
+  </si>
+  <si>
+    <t>2025-09-08</t>
+  </si>
+  <si>
+    <t>縣免費課輔開始 課後照顧開始 課後社團開始上課 游泳教學開始（2-6年級）</t>
+  </si>
+  <si>
+    <t>2025-09-09</t>
+  </si>
+  <si>
+    <t>資源回收教育</t>
   </si>
   <si>
     <t>2025-09-12</t>
   </si>
   <si>
     <t>防災預演</t>
   </si>
   <si>
-    <t>2025-09-24</t>
-[...8 lines deleted...]
-    <t>特教知能研習</t>
+    <t>2025-09-16</t>
+  </si>
+  <si>
+    <t>營養教育宣導</t>
+  </si>
+  <si>
+    <t>2025-09-18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">午餐推行工作委員會會議   </t>
+  </si>
+  <si>
+    <t>2025-09-19</t>
+  </si>
+  <si>
+    <t>國家防災日預演</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>校內英語閱讀比賽(高年級)</t>
+  </si>
+  <si>
+    <t>2025-09-29</t>
+  </si>
+  <si>
+    <t>29.教師節(補假)</t>
+  </si>
+  <si>
+    <t>2025-10-16</t>
+  </si>
+  <si>
+    <t>校內4至5年級國語朗讀比賽</t>
   </si>
   <si>
     <t>2025-10-28</t>
   </si>
   <si>
     <t>一四年級健康檢查</t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>校內4至5年級閩南語朗讀比賽</t>
+  </si>
+  <si>
     <t>2025-11-04</t>
   </si>
   <si>
     <t>期中定期評量</t>
   </si>
   <si>
-    <t>2025-12-07</t>
-[...2 lines deleted...]
-    <t>廢電池回收週</t>
+    <t>2025-12-12</t>
+  </si>
+  <si>
+    <t>生理衛生講座</t>
+  </si>
+  <si>
+    <t>2025-12-18</t>
+  </si>
+  <si>
+    <t>校內4至6年級書法比賽</t>
   </si>
   <si>
     <t>2025-12-19</t>
   </si>
   <si>
-    <t>生理衛生講座</t>
+    <t>2025-12-23</t>
+  </si>
+  <si>
+    <t>明義有愛市集</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>(國際領域)第一學期教學成果發表及諮詢/領域會議(2)</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>期末定期評量</t>
   </si>
   <si>
     <t>2026-01-09</t>
   </si>
   <si>
     <t>期末定期評量 縣免費課輔結束 課後照顧結束</t>
   </si>
   <si>
     <t>2026-01-14</t>
   </si>
   <si>
     <t>期末定期評量 六年級畢業旅行</t>
   </si>
   <si>
-    <t>2026-01-15</t>
-[...5 lines deleted...]
-    <t>2026-01-16</t>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>休業式 期末校務會議</t>
+  </si>
+  <si>
+    <t>2026-01-21</t>
+  </si>
+  <si>
+    <t>補課</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="PMingLiU"/>
@@ -522,51 +582,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
@@ -609,107 +669,187 @@
       <c r="B7" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>29</v>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>