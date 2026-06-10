--- v3 (2026-04-25)
+++ v4 (2026-06-10)
@@ -14,203 +14,254 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="待辦清單" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>待辦清單</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>事件項目</t>
   </si>
   <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>教師返校日； 編班抽籤作業</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>全校教師返校進修日(國際教育)。志工入班需求調查(至9/6止)</t>
+  </si>
+  <si>
+    <t>2025-08-29</t>
+  </si>
+  <si>
+    <t>上午：全校返校日/開學準備日；下午：教師進修(雙語教學)。科任代表選舉。非學校型態在家自學會議。 藝才班新任學術科導師共識會議。</t>
+  </si>
+  <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>開學日/新生迎新活動 校內美展開始收件</t>
   </si>
   <si>
+    <t>2025-09-03</t>
+  </si>
+  <si>
+    <t>期初校務會議/資安宣導</t>
+  </si>
+  <si>
     <t>2025-09-05</t>
   </si>
   <si>
     <t>低收/中低收學生身份確認班級友善校園宣導</t>
   </si>
   <si>
+    <t>2025-09-06</t>
+  </si>
+  <si>
+    <t>親職教育活動暨親師懇談會</t>
+  </si>
+  <si>
     <t>2025-09-08</t>
   </si>
   <si>
     <t>縣免費課輔開始 課後照顧開始 課後社團開始上課 游泳教學開始（2-6年級）</t>
   </si>
   <si>
     <t>2025-09-09</t>
   </si>
   <si>
     <t>資源回收教育</t>
   </si>
   <si>
     <t>2025-09-12</t>
   </si>
   <si>
     <t>防災預演</t>
   </si>
   <si>
+    <t>2025-09-13</t>
+  </si>
+  <si>
+    <t>縣語文競賽</t>
+  </si>
+  <si>
     <t>2025-09-16</t>
   </si>
   <si>
     <t>營養教育宣導</t>
   </si>
   <si>
+    <t>2025-09-17</t>
+  </si>
+  <si>
+    <t>兒少網路安全預防性剝削線上研習</t>
+  </si>
+  <si>
     <t>2025-09-18</t>
   </si>
   <si>
     <t xml:space="preserve">午餐推行工作委員會會議   </t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>國家防災日預演</t>
   </si>
   <si>
-    <t>2025-09-26</t>
-[...23 lines deleted...]
-    <t>2025-10-29</t>
+    <t>2025-09-23</t>
+  </si>
+  <si>
+    <t>校內五六年級暑假專題研究投稿收件止。 2至6年級暑假作業成績優良填報止。</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>國際教育研習 (國際領域3-6年級)/領域會議(1)</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>國際教育研習 (1.2.5.6學年共備)</t>
+  </si>
+  <si>
+    <t>2025-10-22</t>
+  </si>
+  <si>
+    <t>特教知能研習</t>
+  </si>
+  <si>
+    <t>2025-10-23</t>
+  </si>
+  <si>
+    <t>萬聖節好書交換活動</t>
   </si>
   <si>
     <t>2025-10-30</t>
   </si>
   <si>
     <t>校內4至5年級閩南語朗讀比賽</t>
   </si>
   <si>
     <t>2025-11-04</t>
   </si>
   <si>
     <t>期中定期評量</t>
   </si>
   <si>
+    <t>2025-12-07</t>
+  </si>
+  <si>
+    <t>廢電池回收週</t>
+  </si>
+  <si>
+    <t>2025-12-08</t>
+  </si>
+  <si>
+    <t>廢電池回收</t>
+  </si>
+  <si>
     <t>2025-12-12</t>
   </si>
   <si>
     <t>生理衛生講座</t>
   </si>
   <si>
-    <t>2025-12-18</t>
-[...4 lines deleted...]
-  <si>
     <t>2025-12-19</t>
   </si>
   <si>
     <t>2025-12-23</t>
   </si>
   <si>
     <t>明義有愛市集</t>
   </si>
   <si>
-    <t>2026-01-07</t>
-[...10 lines deleted...]
-  <si>
     <t>2026-01-09</t>
   </si>
   <si>
     <t>期末定期評量 縣免費課輔結束 課後照顧結束</t>
   </si>
   <si>
     <t>2026-01-14</t>
   </si>
   <si>
     <t>期末定期評量 六年級畢業旅行</t>
   </si>
   <si>
+    <t>2026-01-15</t>
+  </si>
+  <si>
+    <t>六年級畢業旅行</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
     <t>2026-01-20</t>
   </si>
   <si>
     <t>休業式 期末校務會議</t>
   </si>
   <si>
-    <t>2026-01-21</t>
+    <t>2026-01-22</t>
   </si>
   <si>
     <t>補課</t>
+  </si>
+  <si>
+    <t>2026-01-23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="PMingLiU"/>
@@ -582,51 +633,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B27"/>
+  <dimension ref="A1:B36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
@@ -709,147 +760,219 @@
       <c r="B12" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>