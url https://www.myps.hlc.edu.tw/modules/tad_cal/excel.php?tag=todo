--- v4 (2026-06-10)
+++ v5 (2026-07-25)
@@ -14,254 +14,260 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="待辦清單" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>待辦清單</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>事件項目</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
     <t>教師返校日； 編班抽籤作業</t>
   </si>
   <si>
     <t>2025-08-28</t>
   </si>
   <si>
     <t>全校教師返校進修日(國際教育)。志工入班需求調查(至9/6止)</t>
   </si>
   <si>
     <t>2025-08-29</t>
   </si>
   <si>
     <t>上午：全校返校日/開學準備日；下午：教師進修(雙語教學)。科任代表選舉。非學校型態在家自學會議。 藝才班新任學術科導師共識會議。</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>開學日/新生迎新活動 校內美展開始收件</t>
   </si>
   <si>
     <t>2025-09-03</t>
   </si>
   <si>
     <t>期初校務會議/資安宣導</t>
   </si>
   <si>
-    <t>2025-09-05</t>
-[...4 lines deleted...]
-  <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>親職教育活動暨親師懇談會</t>
   </si>
   <si>
-    <t>2025-09-08</t>
-[...14 lines deleted...]
-    <t>防災預演</t>
+    <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>畢審會 美展收件截止</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>縣語文競賽</t>
   </si>
   <si>
     <t>2025-09-16</t>
   </si>
   <si>
     <t>營養教育宣導</t>
   </si>
   <si>
     <t>2025-09-17</t>
   </si>
   <si>
     <t>兒少網路安全預防性剝削線上研習</t>
   </si>
   <si>
-    <t>2025-09-18</t>
-[...4 lines deleted...]
-  <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>國家防災日預演</t>
   </si>
   <si>
     <t>2025-09-23</t>
   </si>
   <si>
     <t>校內五六年級暑假專題研究投稿收件止。 2至6年級暑假作業成績優良填報止。</t>
   </si>
   <si>
     <t>2025-09-24</t>
   </si>
   <si>
     <t>國際教育研習 (國際領域3-6年級)/領域會議(1)</t>
   </si>
   <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>校內英語閱讀比賽(高年級)</t>
+  </si>
+  <si>
+    <t>2025-09-27</t>
+  </si>
+  <si>
+    <t>第二十四屆全國經典總會考</t>
+  </si>
+  <si>
+    <t>2025-09-29</t>
+  </si>
+  <si>
+    <t>29.教師節(補假)</t>
+  </si>
+  <si>
     <t>2025-10-15</t>
   </si>
   <si>
     <t>國際教育研習 (1.2.5.6學年共備)</t>
   </si>
   <si>
     <t>2025-10-22</t>
   </si>
   <si>
     <t>特教知能研習</t>
   </si>
   <si>
-    <t>2025-10-23</t>
-[...8 lines deleted...]
-    <t>校內4至5年級閩南語朗讀比賽</t>
+    <t>2025-10-28</t>
+  </si>
+  <si>
+    <t>一四年級健康檢查</t>
   </si>
   <si>
     <t>2025-11-04</t>
   </si>
   <si>
     <t>期中定期評量</t>
   </si>
   <si>
+    <t>2025-12-03</t>
+  </si>
+  <si>
+    <t>全縣音樂比賽/國樂</t>
+  </si>
+  <si>
     <t>2025-12-07</t>
   </si>
   <si>
     <t>廢電池回收週</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>廢電池回收</t>
   </si>
   <si>
     <t>2025-12-12</t>
   </si>
   <si>
     <t>生理衛生講座</t>
   </si>
   <si>
-    <t>2025-12-19</t>
+    <t>2025-12-18</t>
+  </si>
+  <si>
+    <t>校內4至6年級書法比賽</t>
   </si>
   <si>
     <t>2025-12-23</t>
   </si>
   <si>
     <t>明義有愛市集</t>
   </si>
   <si>
+    <t>2025-12-24</t>
+  </si>
+  <si>
+    <t>(全校)國際教育教案檢核與評量規準實作</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>(國際領域)第一學期教學成果發表及諮詢/領域會議(2)</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>期末定期評量</t>
+  </si>
+  <si>
     <t>2026-01-09</t>
   </si>
   <si>
     <t>期末定期評量 縣免費課輔結束 課後照顧結束</t>
   </si>
   <si>
-    <t>2026-01-14</t>
-[...5 lines deleted...]
-    <t>2026-01-15</t>
+    <t>2026-01-16</t>
   </si>
   <si>
     <t>六年級畢業旅行</t>
   </si>
   <si>
-    <t>2026-01-16</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-20</t>
   </si>
   <si>
     <t>休業式 期末校務會議</t>
   </si>
   <si>
+    <t>2026-01-21</t>
+  </si>
+  <si>
+    <t>補課</t>
+  </si>
+  <si>
     <t>2026-01-22</t>
-  </si>
-[...4 lines deleted...]
-    <t>2026-01-23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="PMingLiU"/>
@@ -864,115 +870,115 @@
       <c r="B25" s="3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>