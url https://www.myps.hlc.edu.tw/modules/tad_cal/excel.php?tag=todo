--- v5 (2026-07-25)
+++ v6 (2026-09-09)
@@ -14,363 +14,144 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="待辦清單" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2">
   <si>
-    <t>待辦清單</t>
+    <t>花蓮縣花蓮市明義國民小學-待辦清單</t>
   </si>
   <si>
-    <t>日期</t>
-[...203 lines deleted...]
-    <t>2026-01-22</t>
+    <t>尚無內容</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="PMingLiU"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
-      <color rgb="FF000000"/>
-[...7 lines deleted...]
-      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="PMingLiU"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFffe0c9"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCFF4FC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -639,352 +420,75 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B36"/>
+  <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <cols>
-[...2 lines deleted...]
-  </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
+      <c r="B1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="2" t="s">
-[...273 lines deleted...]
-      </c>
+      <c r="B2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>