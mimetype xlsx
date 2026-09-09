--- v0 (2026-03-03)
+++ v1 (2026-09-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="已完成之待辦清單" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>已完成之待辦清單</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>事件項目</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
     <t>教師返校日； 編班抽籤作業</t>
   </si>
   <si>
     <t>2025-08-28</t>
   </si>
   <si>
     <t>全校教師返校進修日(國際教育)。志工入班需求調查(至9/6止)</t>
   </si>
   <si>
     <t>2025-08-29</t>
   </si>
   <si>
@@ -187,56 +187,59 @@
   <si>
     <t>2025-10-16</t>
   </si>
   <si>
     <t>校內4至5年級國語朗讀比賽</t>
   </si>
   <si>
     <t>2025-10-17</t>
   </si>
   <si>
     <t>交通安全宣導</t>
   </si>
   <si>
     <t>2025-10-22</t>
   </si>
   <si>
     <t>特教知能研習</t>
   </si>
   <si>
     <t>2025-10-23</t>
   </si>
   <si>
     <t>萬聖節好書交換活動</t>
   </si>
   <si>
+    <t>2025-10-28</t>
+  </si>
+  <si>
+    <t>一四年級健康檢查</t>
+  </si>
+  <si>
     <t>2025-10-29</t>
   </si>
   <si>
-    <t>一四年級健康檢查</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-10-30</t>
   </si>
   <si>
     <t>校內4至5年級閩南語朗讀比賽</t>
   </si>
   <si>
     <t>2025-11-04</t>
   </si>
   <si>
     <t>期中定期評量</t>
   </si>
   <si>
     <t>2025-11-05</t>
   </si>
   <si>
     <t>2025-12-03</t>
   </si>
   <si>
     <t>全縣音樂比賽/國樂</t>
   </si>
   <si>
     <t>2025-12-07</t>
   </si>
   <si>
     <t>廢電池回收週</t>
@@ -259,60 +262,72 @@
   <si>
     <t>(全校)任務導向的圖書館利用教育課程設計</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
     <t>校內4至6年級書法比賽</t>
   </si>
   <si>
     <t>2025-12-19</t>
   </si>
   <si>
     <t>2025-12-23</t>
   </si>
   <si>
     <t>明義有愛市集</t>
   </si>
   <si>
     <t>2025-12-24</t>
   </si>
   <si>
     <t>(全校)國際教育教案檢核與評量規準實作</t>
   </si>
   <si>
+    <t>2026-01-02</t>
+  </si>
+  <si>
+    <t>課後社團結束</t>
+  </si>
+  <si>
     <t>2026-01-07</t>
   </si>
   <si>
     <t>(國際領域)第一學期教學成果發表及諮詢/領域會議(2)</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
     <t>期末定期評量</t>
+  </si>
+  <si>
+    <t>2026-01-09</t>
+  </si>
+  <si>
+    <t>期末定期評量 縣免費課輔結束 課後照顧結束</t>
   </si>
   <si>
     <t>2026-01-13</t>
   </si>
   <si>
     <t>期末定期評量 六年級畢業旅行</t>
   </si>
   <si>
     <t>2026-01-14</t>
   </si>
   <si>
     <t>2026-01-15</t>
   </si>
   <si>
     <t>六年級畢業旅行</t>
   </si>
   <si>
     <t>2026-01-16</t>
   </si>
   <si>
     <t>2026-01-20</t>
   </si>
   <si>
     <t>休業式 期末校務會議</t>
   </si>
@@ -720,51 +735,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B52"/>
+  <dimension ref="A1:B55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
@@ -975,219 +990,243 @@
       <c r="B28" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" s="3" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="3" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="3" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B38" s="3" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B39" s="3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B42" s="3" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="B43" s="3" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>94</v>
+        <v>97</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>